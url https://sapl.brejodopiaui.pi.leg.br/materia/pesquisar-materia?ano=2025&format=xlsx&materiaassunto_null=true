--- v0 (2026-02-04)
+++ v1 (2026-05-05)
@@ -10,479 +10,592 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="272" uniqueCount="144">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="360" uniqueCount="181">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
-    <t>Projeto de Lei</t>
+    <t>Projeto de Lei ordinária</t>
+  </si>
+  <si>
+    <t>FABIANO LIRA</t>
+  </si>
+  <si>
+    <t>http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/104/projeto_de_lei_no_001.2025_-_cria_secretaria_esporte_e_lazer_-_brejo_pi.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A CRIAÇÃO DA SECRETARIA DE ESPORTES E LAZER COM AS DEVIDAS ATRIBUIÇÕES E CRIA O CARGO DE SECRETÁRIO MUNICIPAL DE ESPORTES E LAZER E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>105</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/105/projeto_de_lei_no_002.2025_-_credito_especial_-_novas_secretarias.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE LEI N° 275/2024, NO VALOR DE R$793.668,33 (SETECENTOS E NOVENTA E TRÊS MIL, SEISCENTOS E SESSENTA E OITO REAIS E TRINTA E TRÊS CENTAVOS), PARA ATENDER A LEI MUNICIPAL, QUE DISPÕE SOBRE A REESTRUTURAÇÃO ADMINISTRATIVA MUNICIPAL.</t>
+  </si>
+  <si>
+    <t>109</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/109/projeto_de_lei_no_003.2025_-_reajuste_piso_magisterio.pdf</t>
+  </si>
+  <si>
+    <t>"CONCEDE REAJUSTE E VENCIMENTOS AOS SERVIDORES OCUPANTES DOS CARGOS DE PROFESSOR E PEDAGOGO EM ADEQUAÇÃO AO PISO SALARIAL NACIONAL DOS PROFISSIONAIS DO MAGISTÉRIO PÚBLICO DA EDUCAÇÃO BÁSICA, NOS TERMOS DA LEI FEDERAL N°11.738/2008, DA PORTARIA INTERMINISTERIAL N° 77 DE 2025 E ART. 66 DA LEI MUNICIPAL N°201/2021, DE 30/11/2021".</t>
+  </si>
+  <si>
+    <t>110</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>MESA DIRETORA - MD</t>
+  </si>
+  <si>
+    <t>http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/110/projeto_de_lei_004_202520250217_08363297.pdf</t>
+  </si>
+  <si>
+    <t>"DISPÕE SOBRE A REVISÃO E REAJUSTE DA REMUNERAÇÃO DOS SERVIDORES PÚBLICOS CONCURSADOS E COMISSIONADOS DA CÂMARA MUNICIPAL DE BREJO DO PIAUÍ, NOS TERMOS DO ARTIGO 37, X, DA CONSTITUIÇÃO FEDERAL."</t>
+  </si>
+  <si>
+    <t>112</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>ADENILTON TORRES</t>
+  </si>
+  <si>
+    <t>http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/112/projeto_de_lei_n_005_2025.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI O PROGRAMA AUXÍLIO UNIFORME ESCOLAR NO MUNICÍPIO DE BREJO DO PIAUÍ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>118</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>NILDA NOVAIS</t>
+  </si>
+  <si>
+    <t>http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/118/projeto_de_lei_n_06_-_202520250331_07501137.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A INCLUSÃO DA ‘’ CORRIDA KIDS’’ NO CALENDÁRIO OFICIAL DE EVENTOS DO MUNICÍPIO DE BREJO DO PIAUÍ – PI, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>119</t>
+  </si>
+  <si>
+    <t>7</t>
   </si>
   <si>
     <t>Prefeitura Municipal - PM</t>
   </si>
   <si>
-    <t>https://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/104/projeto_de_lei_no_001.2025_-_cria_secretaria_esporte_e_lazer_-_brejo_pi.pdf</t>
-[...80 lines deleted...]
-    <t>https://sapl.brejodopiaui.pi.leg.br/media/</t>
+    <t>http://sapl.brejodopiaui.pi.leg.br/media/</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional especial ao orçamento-programa vigente do município de Brejo do Piauí e dá outras providências.</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/120/projeto_de_lei_-_ldo_-_brejo_-_assinado.pdf</t>
+    <t>http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/120/projeto_de_lei_-_ldo_-_brejo_-_assinado.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO FINANCEIRO DE 2026 E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/121/projeto_de_lei_009_2025.pdf</t>
+    <t>http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/121/projeto_de_lei_009_2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a criação do Centro Municipal de Referência do Autismo e da Pessoa com Deficiência para a população no âmbito do Município de Brejo do Piauí e dá outras providências."</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/122/projeto_de_lei_010_2025.pdf</t>
+    <t>http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/122/projeto_de_lei_010_2025.pdf</t>
   </si>
   <si>
     <t>CRIA E ESTRUTURA A OUVIDORIA PARLAMENTAR NA CÂMARA MUNICIPAL DE BREJO DO PIAUI, DISPÕE SOBRE A SUA ESTRUTURA ADMINISTRATIVA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/123/projeto_de_lei_no_011_2025_-.pdf</t>
+    <t>http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/123/projeto_de_lei_no_011_2025_-.pdf</t>
   </si>
   <si>
     <t>CRIA A COORDENADORIA MUNICIPAL DE PROTEÇÃO E DEFESA CIVIL (COMPDEC) DO MUNICÍPIO DE BREJO DO PIAUÍ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>130</t>
+    <t>151</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/151/projeto_de_lei_012_2025.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A DENOMINAÇÃO DO PRÉDIO PÚBLICO DO POSTO DE SAUDE  DA LOCALIDADE TRINDADE ,ZONA RURAL DE BREJO DO PIAUI</t>
+  </si>
+  <si>
+    <t>131</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/131/projeto_de_lei_no_014_--2025.pdf</t>
+  </si>
+  <si>
+    <t>''DISPÕE SOBRE A POLÍTICA DE PREVENÇÃO E COMBATE ÁS AMPUTAÇÕES EM PACIENTES DIABÉTICOS DO MUNICÍPIO DE BREJO DO PIAUÍ, E DÁ OUTRAS PROVIDÊNCIAS''.</t>
+  </si>
+  <si>
+    <t>132</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/132/projeto_de_lei_no_015_2025_-_cria_servico_pub_loteria_municipal.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A CRIAÇÃO DO SERVIÇO PÚBLICO DE LOTERIA MUNICIPAL DE BREJO DO PIAUÍ E DA OUTRS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>135</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/135/projeto_de_lei_no_018_2025_-_credito_especial_-_prec_fundeeb_-_pm_de_brejo_do_piaui.pdf</t>
+  </si>
+  <si>
+    <t>138</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/138/2026_projeto_loa_-_brejo_do_piaui_-_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Estima a Receita e Fixa as despesas da Administração Direta e Indireta do município de Brejo do Piauí, para o Exercício Financeiro de 2026.</t>
+  </si>
+  <si>
+    <t>140</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/140/projeto_de_lei_ppa_2026-2029_-.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o plano plurianual do município de Brejo do Piauí para o quadriênio 2026/2029.</t>
+  </si>
+  <si>
+    <t>141</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/141/projeto_de_lei_no_022_2025_-_taxa_de_lixo.pdf</t>
+  </si>
+  <si>
+    <t>Institui a Taxa de Coleta, Remoção e Destinação Final de Resíduos Sólidos – TCRD, no Município de Brejo do Piauí e dá outras providências.</t>
+  </si>
+  <si>
+    <t>154</t>
+  </si>
+  <si>
+    <t>DL</t>
+  </si>
+  <si>
+    <t>Projeto de Decreto Legislativo</t>
+  </si>
+  <si>
+    <t>http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/154/decreto_legislativo_01_-_2025.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE AS CONSIGNAÇÕES FACULTATIVAS EM FOLHA DE PAGAMENTO DOS SERVIDORES ATIVOS DA ADMINISTRAÇÃO PÚBLICA DIRETA E_x000D_
+INDIRETA DO PODER LEGISLATIVO DO MUNICÍPIO DE BREJO DO PIAUÍ, DE ACORDO COM A LEI FEDERAL N.° 10.820, DE 17 DE DEZEMBRO DE 2023.</t>
+  </si>
+  <si>
+    <t>155</t>
+  </si>
+  <si>
+    <t>Comissão de Orçamento, Finanças, Obras e Serviços - COFOSP</t>
+  </si>
+  <si>
+    <t>http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/155/decreto_legislativo_no_02_-25_3.pdf</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre a Aprovação do Parecer Prévio nº 111/2024 – SPC, referente às Contas de Governo da Prefeitura Municipal de Brejo do Piauí, Exercício 2023, e dá outras providências”</t>
+  </si>
+  <si>
+    <t>111</t>
+  </si>
+  <si>
+    <t>REQ</t>
+  </si>
+  <si>
+    <t>Requerimento</t>
+  </si>
+  <si>
+    <t>http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/111/requerimento_001_202520250217_08380408.pdf</t>
+  </si>
+  <si>
+    <t>REQUERENDO-LHE A INSTALAÇÃO DA CAIXA DO POÇO DA LOCALIDADE SANTO ANTÔNIO.</t>
+  </si>
+  <si>
+    <t>114</t>
+  </si>
+  <si>
+    <t>LAYSSE RIBEIRO</t>
+  </si>
+  <si>
+    <t>http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/114/requerimento_002_2025.pdf</t>
+  </si>
+  <si>
+    <t>RECUPERAÇÃO DE ESTRADAS VICINAIS</t>
+  </si>
+  <si>
+    <t>115</t>
+  </si>
+  <si>
+    <t>ALCEANO LIMA</t>
+  </si>
+  <si>
+    <t>http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/115/req_-_03_-_ver_alceano20250228_10473925.pdf</t>
+  </si>
+  <si>
+    <t>REQUER OBRAS PARA U. ESC. GENOVEVA CRONEMBERGER.</t>
+  </si>
+  <si>
+    <t>125</t>
+  </si>
+  <si>
+    <t>MAYCKON NERI</t>
+  </si>
+  <si>
+    <t>http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/125/requerimento_n_042025.pdf</t>
+  </si>
+  <si>
+    <t>REQUERENDO-LHE: QUE SEJA CONSTRUÍDO UMA PASSAGEM MOLHADA NA LOCALIDADE CALDEIRÃO DO HENRIQUE, ZONA RURAL DESTE MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>126</t>
+  </si>
+  <si>
+    <t>GENILSON GONÇALVES</t>
+  </si>
+  <si>
+    <t>http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/126/requerimento_005_2025.pdf</t>
+  </si>
+  <si>
+    <t>REQUERENDO-LHE: A PAVIMENTAÇÃO COM CALÇAMENTO DA LOCALIDADE LAGOA DE OUTRA BANDA.</t>
+  </si>
+  <si>
+    <t>127</t>
+  </si>
+  <si>
+    <t>http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/127/requerimento_n_006_2025.pdf</t>
+  </si>
+  <si>
+    <t>REQUERENDO-LHE: A POSSIBILIDADE DA ELABORAÇÃO DE UM PROJETO DE LEI A FIM DE IMPLEMENTAR O CONSELHO MUNICIPAL DOS DIREITOS DA MULHER EM NOSSO MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>128</t>
+  </si>
+  <si>
+    <t>http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/128/requerimento_n_007_2025.pdf</t>
+  </si>
+  <si>
+    <t>REQUERENDO-LHE: UMA PIA PARA A COZINHA DA UNIDADE ESCOLAR ABELARDO PEREIRA.</t>
+  </si>
+  <si>
+    <t>129</t>
+  </si>
+  <si>
+    <t>http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/129/requerimento_n_008_2025.pdf</t>
+  </si>
+  <si>
+    <t>REQUERENDO-LHE: INSTALAÇÃO DE UM QUEBRA-MOLAS, NA RUA FELIPE JOSÉ DOS SANTOS.</t>
+  </si>
+  <si>
+    <t>137</t>
+  </si>
+  <si>
+    <t>LENILDA DO RAIMUNDO DO NEGO</t>
+  </si>
+  <si>
+    <t>http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/137/requerimento_no_009.2025.pdf</t>
+  </si>
+  <si>
+    <t>REQUERENDO-LHE: CRIAÇÃO DO DEPARTAMENTO DE JUVENTUDE DENTRO DA ESTRUTURA ADMINISTRATIVA DO MUNICÍPIO DE BREJO DO PIAUÍ.</t>
+  </si>
+  <si>
+    <t>139</t>
+  </si>
+  <si>
+    <t>http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/139/requerimento_010_2025.pdf</t>
+  </si>
+  <si>
+    <t>REQUERENDO-LHE: QUE SEJA PROVIDENCIADA A ALTERAÇÃO DA ALTURA DA CAIXA D´ ÁGUA DA LOCALIDADE TRINDADE.</t>
+  </si>
+  <si>
+    <t>142</t>
+  </si>
+  <si>
+    <t>DARLES</t>
+  </si>
+  <si>
+    <t>REQURENDO-LHE A CONSTRUÇÃO DE UM MURO NO CEMITÉRIO DA LOCALIDADE TAMBORIL DA NOVA OLINDA, E MURO NO CEMITÉRIO DA LOCALIDADE BARREIRO.</t>
+  </si>
+  <si>
+    <t>143</t>
+  </si>
+  <si>
+    <t>http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/143/requerimento_no_12.pdf</t>
+  </si>
+  <si>
+    <t>REQUERENDO-LHE A INSTALAÇÃO DE BUEIROS NA ESTRADA QUE LIGA A PI 140 AO ASSENTAMENTO BARREIRINHO, E TAMBÉM NA LOCALIDADE TAMBORIL DA NOVA OLINDA.</t>
+  </si>
+  <si>
+    <t>149</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/130/projeto_de_lei_no_013_2025_-_alteracao_ctm_e_lei_252_2025.pdf</t>
-[...47 lines deleted...]
-    <t>https://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/134/projeto_de_lei_no_017_2025_-_cria_conselho_m_turismo_e_fundo.pdf</t>
+    <t>http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/149/requerimento_numero_13.pdf</t>
+  </si>
+  <si>
+    <t>REQUERENDO -LHE PAVIMENTAÇAO DA RUA ABELARDO JOSE PEREIRA, CENTRO, SAIDA PARA AGUA DOCE.</t>
+  </si>
+  <si>
+    <t>150</t>
+  </si>
+  <si>
+    <t>http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/150/requerimento_numero_14.pdf</t>
+  </si>
+  <si>
+    <t>REQUERENDO-LHE INSTALAÇAO DE UM QUEBRA-MOLAS, NA RUA PROJETADA 05, BAIRRO JOAO RIBEIRO DA CRUZ.</t>
+  </si>
+  <si>
+    <t>144</t>
+  </si>
+  <si>
+    <t>RES</t>
+  </si>
+  <si>
+    <t>Projeto de Resolução</t>
+  </si>
+  <si>
+    <t>http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/144/resolucao_01.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A INSTALAÇÃO DAS COMISSÕES PERMANENTE DA CÂMARA MUNICIPAL DE BREJO DO PIAUÍ. BIÊNIO 2025/2026 E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>124</t>
+  </si>
+  <si>
+    <t>http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/124/resolucao_0220250605_08203436.pdf</t>
+  </si>
+  <si>
+    <t>Acrescenta o Art. 149 A à Resolução 001/2009 (Regimento Interno da Câmara Municipal de Brejo do Piauí).</t>
+  </si>
+  <si>
+    <t>145</t>
+  </si>
+  <si>
+    <t>http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/145/resolucoes_03.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕEM SOBRE A CRIAÇÃO DA PROCURADOTIA ESPECIAL DA MULHER NO ÂMBITO DO PODER LEGISLATIVO DO MUNICÍPIO DE BREJO DO PIAUÍ DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>152</t>
+  </si>
+  <si>
+    <t>http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/152/regimento_interno.pdf</t>
+  </si>
+  <si>
+    <t>Atualiza o Regimento Interno da Câmara Municipal de Brejo do Piauí.</t>
+  </si>
+  <si>
+    <t>153</t>
+  </si>
+  <si>
+    <t>http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/153/resolucao_no_005_2025.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a Revisão Anual dos subsídios dos Vereadores e dos servidores públicos do Poder_x000D_
+Legislativo da Câmoara Municipal de Breio do Piauí - PI como Recomposição da perda lnflacionária, e dá outras Providencias.</t>
+  </si>
+  <si>
+    <t>156</t>
+  </si>
+  <si>
+    <t>PLC</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Complementar</t>
+  </si>
+  <si>
+    <t>http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/156/projeto_de_lei_no_013_2025_-_alteracao_ctm_e_lei_252_2025.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre alterações das Leis Complementares nº 207/2021 e 252/2023, e da outras providências.</t>
+  </si>
+  <si>
+    <t>157</t>
+  </si>
+  <si>
+    <t>http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/157/projeto_de_lei_no_016_2025_a_-_altera_a_aliquota_para_servicos_loterias.pdf</t>
+  </si>
+  <si>
+    <t>“Alterar a alíquota de incidência do Imposto Sobre Serviços (ISS) para serviços de loteria e demais produtos desta natureza, bem como serviços prestados por plataformas tecnológicas credenciadas, conforme preconizam os itens 15.01, 1.05, 1.06, 1.09, 10.04, 17.22, 17.23, 19 e 19.01 da Lista Anexa descrita no Art. 1º, da Lei Complementar n° 116, de 31 de Julho de 2003, alterando o Código Tributário Municipal (Lei n° 207/2021), para estabelecer como tributação a alíquota de 2% para estas atividades, e dá outras providencias.”</t>
+  </si>
+  <si>
+    <t>158</t>
+  </si>
+  <si>
+    <t>http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/158/projeto_de_lei_no_017_2025_-_cria_conselho_m_turismo_e_fundo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Criação do Conselho Municipal de Turismo de Brejo do Piauí de Brejo do Piauí – COMTURB e o Fundo Municipal de Turismo de Brejo do Piauí de Brejo do Piauí – FUMTURB e da outras providências.</t>
   </si>
   <si>
-    <t>135</t>
-[...14 lines deleted...]
-    <t>https://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/136/projeto_de_lei_no_019_2025_-_alteracao_de_perimetro_urbano.pdf</t>
+    <t>159</t>
+  </si>
+  <si>
+    <t>http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/159/projeto_de_lei_no_019_2025_-_alteracao_de_perimetro_urbano.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 266/2024, QUE DISPÕE SOBRE A ALTERAÇÃO DOS LIMITES DO PERÍMETRO URBANO DE BREJO DO PIAUÍ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>138</t>
-[...160 lines deleted...]
-  <si>
     <t>116</t>
   </si>
   <si>
     <t>PIL</t>
   </si>
   <si>
-    <t>PROJETO DE INDICATIVO DE LEI</t>
+    <t>Projeto indicativo de lei</t>
   </si>
   <si>
     <t>“Dispões sobre a criação do Bolsa EJA e dá outras providências”</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -789,68 +902,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/104/projeto_de_lei_no_001.2025_-_cria_secretaria_esporte_e_lazer_-_brejo_pi.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/105/projeto_de_lei_no_002.2025_-_credito_especial_-_novas_secretarias.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/109/projeto_de_lei_no_003.2025_-_reajuste_piso_magisterio.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/110/projeto_de_lei_004_202520250217_08363297.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/112/projeto_de_lei_n_005_2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/118/projeto_de_lei_n_06_-_202520250331_07501137.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brejodopiaui.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/120/projeto_de_lei_-_ldo_-_brejo_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/121/projeto_de_lei_009_2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/122/projeto_de_lei_010_2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/123/projeto_de_lei_no_011_2025_-.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/130/projeto_de_lei_no_013_2025_-_alteracao_ctm_e_lei_252_2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/131/projeto_de_lei_no_014_--2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/132/projeto_de_lei_no_015_2025_-_cria_servico_pub_loteria_municipal.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/133/projeto_de_lei_no_016_2025_a_-_altera_a_aliquota_para_servicos_loterias.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/134/projeto_de_lei_no_017_2025_-_cria_conselho_m_turismo_e_fundo.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/135/projeto_de_lei_no_018_2025_-_credito_especial_-_prec_fundeeb_-_pm_de_brejo_do_piaui.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/136/projeto_de_lei_no_019_2025_-_alteracao_de_perimetro_urbano.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/138/2026_projeto_loa_-_brejo_do_piaui_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/140/projeto_de_lei_ppa_2026-2029_-.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/141/projeto_de_lei_no_022_2025_-_taxa_de_lixo.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/111/requerimento_001_202520250217_08380408.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/114/requerimento_002_2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/115/req_-_03_-_ver_alceano20250228_10473925.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/125/requerimento_n_042025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/126/requerimento_005_2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/127/requerimento_n_006_2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/128/requerimento_n_007_2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/129/requerimento_n_008_2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/137/requerimento_no_009.2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/139/requerimento_010_2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/124/resolucao_0220250605_08203436.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brejodopiaui.pi.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/104/projeto_de_lei_no_001.2025_-_cria_secretaria_esporte_e_lazer_-_brejo_pi.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/105/projeto_de_lei_no_002.2025_-_credito_especial_-_novas_secretarias.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/109/projeto_de_lei_no_003.2025_-_reajuste_piso_magisterio.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/110/projeto_de_lei_004_202520250217_08363297.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/112/projeto_de_lei_n_005_2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/118/projeto_de_lei_n_06_-_202520250331_07501137.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brejodopiaui.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/120/projeto_de_lei_-_ldo_-_brejo_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/121/projeto_de_lei_009_2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/122/projeto_de_lei_010_2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/123/projeto_de_lei_no_011_2025_-.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/151/projeto_de_lei_012_2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/131/projeto_de_lei_no_014_--2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/132/projeto_de_lei_no_015_2025_-_cria_servico_pub_loteria_municipal.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/135/projeto_de_lei_no_018_2025_-_credito_especial_-_prec_fundeeb_-_pm_de_brejo_do_piaui.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/138/2026_projeto_loa_-_brejo_do_piaui_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/140/projeto_de_lei_ppa_2026-2029_-.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/141/projeto_de_lei_no_022_2025_-_taxa_de_lixo.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/154/decreto_legislativo_01_-_2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/155/decreto_legislativo_no_02_-25_3.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/111/requerimento_001_202520250217_08380408.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/114/requerimento_002_2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/115/req_-_03_-_ver_alceano20250228_10473925.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/125/requerimento_n_042025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/126/requerimento_005_2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/127/requerimento_n_006_2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/128/requerimento_n_007_2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/129/requerimento_n_008_2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/137/requerimento_no_009.2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/139/requerimento_010_2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brejodopiaui.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/143/requerimento_no_12.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/149/requerimento_numero_13.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/150/requerimento_numero_14.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/144/resolucao_01.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/124/resolucao_0220250605_08203436.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/145/resolucoes_03.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/152/regimento_interno.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/153/resolucao_no_005_2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/156/projeto_de_lei_no_013_2025_-_alteracao_ctm_e_lei_252_2025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/157/projeto_de_lei_no_016_2025_a_-_altera_a_aliquota_para_servicos_loterias.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/158/projeto_de_lei_no_017_2025_-_cria_conselho_m_turismo_e_fundo.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/159/projeto_de_lei_no_019_2025_-_alteracao_de_perimetro_urbano.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brejodopiaui.pi.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H34"/>
+  <dimension ref="A1:H45"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="29.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="159.5703125" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="56.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="158.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -1009,265 +1122,265 @@
       </c>
       <c r="G7" s="1" t="s">
         <v>37</v>
       </c>
       <c r="H7" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
         <v>39</v>
       </c>
       <c r="B8" t="s">
         <v>9</v>
       </c>
       <c r="C8" t="s">
         <v>40</v>
       </c>
       <c r="D8" t="s">
         <v>11</v>
       </c>
       <c r="E8" t="s">
         <v>12</v>
       </c>
       <c r="F8" t="s">
-        <v>13</v>
+        <v>41</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="H8" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D9" t="s">
         <v>11</v>
       </c>
       <c r="E9" t="s">
         <v>12</v>
       </c>
       <c r="F9" t="s">
-        <v>36</v>
+        <v>13</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="H9" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B10" t="s">
         <v>9</v>
       </c>
       <c r="C10" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="D10" t="s">
         <v>11</v>
       </c>
       <c r="E10" t="s">
         <v>12</v>
       </c>
       <c r="F10" t="s">
         <v>36</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="H10" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B11" t="s">
         <v>9</v>
       </c>
       <c r="C11" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="D11" t="s">
         <v>11</v>
       </c>
       <c r="E11" t="s">
         <v>12</v>
       </c>
       <c r="F11" t="s">
         <v>26</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="H11" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B12" t="s">
         <v>9</v>
       </c>
       <c r="C12" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="D12" t="s">
         <v>11</v>
       </c>
       <c r="E12" t="s">
         <v>12</v>
       </c>
       <c r="F12" t="s">
         <v>13</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="H12" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B13" t="s">
         <v>9</v>
       </c>
       <c r="C13" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="D13" t="s">
         <v>11</v>
       </c>
       <c r="E13" t="s">
         <v>12</v>
       </c>
       <c r="F13" t="s">
         <v>13</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="H13" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B14" t="s">
         <v>9</v>
       </c>
       <c r="C14" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="D14" t="s">
         <v>11</v>
       </c>
       <c r="E14" t="s">
         <v>12</v>
       </c>
       <c r="F14" t="s">
         <v>31</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="H14" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B15" t="s">
         <v>9</v>
       </c>
       <c r="C15" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="D15" t="s">
         <v>11</v>
       </c>
       <c r="E15" t="s">
         <v>12</v>
       </c>
       <c r="F15" t="s">
         <v>13</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="H15" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B16" t="s">
         <v>9</v>
       </c>
       <c r="C16" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="D16" t="s">
         <v>11</v>
       </c>
       <c r="E16" t="s">
         <v>12</v>
       </c>
       <c r="F16" t="s">
         <v>13</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="H16" t="s">
-        <v>74</v>
+        <v>43</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
         <v>75</v>
       </c>
       <c r="B17" t="s">
         <v>9</v>
       </c>
       <c r="C17" t="s">
         <v>76</v>
       </c>
       <c r="D17" t="s">
         <v>11</v>
       </c>
       <c r="E17" t="s">
         <v>12</v>
       </c>
       <c r="F17" t="s">
         <v>13</v>
       </c>
       <c r="G17" s="1" t="s">
         <v>77</v>
       </c>
       <c r="H17" t="s">
@@ -1275,504 +1388,801 @@
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
         <v>79</v>
       </c>
       <c r="B18" t="s">
         <v>9</v>
       </c>
       <c r="C18" t="s">
         <v>80</v>
       </c>
       <c r="D18" t="s">
         <v>11</v>
       </c>
       <c r="E18" t="s">
         <v>12</v>
       </c>
       <c r="F18" t="s">
         <v>13</v>
       </c>
       <c r="G18" s="1" t="s">
         <v>81</v>
       </c>
       <c r="H18" t="s">
-        <v>42</v>
+        <v>82</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="D19" t="s">
         <v>11</v>
       </c>
       <c r="E19" t="s">
         <v>12</v>
       </c>
       <c r="F19" t="s">
         <v>13</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="H19" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
-        <v>87</v>
+        <v>10</v>
       </c>
       <c r="D20" t="s">
-        <v>11</v>
+        <v>88</v>
       </c>
       <c r="E20" t="s">
-        <v>12</v>
+        <v>89</v>
       </c>
       <c r="F20" t="s">
-        <v>13</v>
+        <v>26</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="H20" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
-        <v>91</v>
+        <v>17</v>
       </c>
       <c r="D21" t="s">
-        <v>11</v>
+        <v>88</v>
       </c>
       <c r="E21" t="s">
-        <v>12</v>
+        <v>89</v>
       </c>
       <c r="F21" t="s">
-        <v>13</v>
+        <v>93</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="H21" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B22" t="s">
         <v>9</v>
       </c>
       <c r="C22" t="s">
-        <v>95</v>
+        <v>10</v>
       </c>
       <c r="D22" t="s">
-        <v>11</v>
+        <v>97</v>
       </c>
       <c r="E22" t="s">
-        <v>12</v>
+        <v>98</v>
       </c>
       <c r="F22" t="s">
-        <v>13</v>
+        <v>36</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="H22" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
+        <v>101</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
+        <v>17</v>
+      </c>
+      <c r="D23" t="s">
+        <v>97</v>
+      </c>
+      <c r="E23" t="s">
         <v>98</v>
       </c>
-      <c r="B23" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F23" t="s">
-        <v>36</v>
+        <v>102</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="H23" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="D24" t="s">
-        <v>99</v>
+        <v>97</v>
       </c>
       <c r="E24" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="F24" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="H24" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="D25" t="s">
-        <v>99</v>
+        <v>97</v>
       </c>
       <c r="E25" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="F25" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="H25" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="D26" t="s">
-        <v>99</v>
+        <v>97</v>
       </c>
       <c r="E26" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="F26" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="H26" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="D27" t="s">
-        <v>99</v>
+        <v>97</v>
       </c>
       <c r="E27" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="F27" t="s">
-        <v>116</v>
+        <v>102</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="H27" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="D28" t="s">
-        <v>99</v>
+        <v>97</v>
       </c>
       <c r="E28" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="F28" t="s">
-        <v>104</v>
+        <v>36</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="H28" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="D29" t="s">
-        <v>99</v>
+        <v>97</v>
       </c>
       <c r="E29" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="F29" t="s">
-        <v>36</v>
+        <v>102</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="H29" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="D30" t="s">
-        <v>99</v>
+        <v>97</v>
       </c>
       <c r="E30" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="F30" t="s">
-        <v>104</v>
+        <v>127</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="H30" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="D31" t="s">
-        <v>99</v>
+        <v>97</v>
       </c>
       <c r="E31" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="F31" t="s">
-        <v>129</v>
+        <v>102</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="H31" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="D32" t="s">
-        <v>99</v>
+        <v>97</v>
       </c>
       <c r="E32" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="F32" t="s">
-        <v>104</v>
+        <v>134</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>133</v>
+        <v>42</v>
       </c>
       <c r="H32" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
-        <v>17</v>
+        <v>61</v>
       </c>
       <c r="D33" t="s">
-        <v>136</v>
+        <v>97</v>
       </c>
       <c r="E33" t="s">
+        <v>98</v>
+      </c>
+      <c r="F33" t="s">
+        <v>134</v>
+      </c>
+      <c r="G33" s="1" t="s">
         <v>137</v>
       </c>
-      <c r="F33" t="s">
-[...2 lines deleted...]
-      <c r="G33" s="1" t="s">
+      <c r="H33" t="s">
         <v>138</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
+        <v>139</v>
+      </c>
+      <c r="B34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C34" t="s">
         <v>140</v>
       </c>
-      <c r="B34" t="s">
-[...2 lines deleted...]
-      <c r="C34" t="s">
+      <c r="D34" t="s">
+        <v>97</v>
+      </c>
+      <c r="E34" t="s">
+        <v>98</v>
+      </c>
+      <c r="F34" t="s">
+        <v>31</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="H34" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35" t="s">
+        <v>143</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>65</v>
+      </c>
+      <c r="D35" t="s">
+        <v>97</v>
+      </c>
+      <c r="E35" t="s">
+        <v>98</v>
+      </c>
+      <c r="F35" t="s">
+        <v>127</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="H35" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36" t="s">
+        <v>146</v>
+      </c>
+      <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" t="s">
         <v>10</v>
       </c>
-      <c r="D34" t="s">
-[...12 lines deleted...]
-        <v>143</v>
+      <c r="D36" t="s">
+        <v>147</v>
+      </c>
+      <c r="E36" t="s">
+        <v>148</v>
+      </c>
+      <c r="F36" t="s">
+        <v>26</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="H36" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37" t="s">
+        <v>151</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
+        <v>17</v>
+      </c>
+      <c r="D37" t="s">
+        <v>147</v>
+      </c>
+      <c r="E37" t="s">
+        <v>148</v>
+      </c>
+      <c r="F37" t="s">
+        <v>114</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="H37" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38" t="s">
+        <v>154</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
+        <v>21</v>
+      </c>
+      <c r="D38" t="s">
+        <v>147</v>
+      </c>
+      <c r="E38" t="s">
+        <v>148</v>
+      </c>
+      <c r="F38" t="s">
+        <v>102</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="H38" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" t="s">
+        <v>157</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
+        <v>25</v>
+      </c>
+      <c r="D39" t="s">
+        <v>147</v>
+      </c>
+      <c r="E39" t="s">
+        <v>148</v>
+      </c>
+      <c r="F39" t="s">
+        <v>26</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="H39" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" t="s">
+        <v>160</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
+        <v>30</v>
+      </c>
+      <c r="D40" t="s">
+        <v>147</v>
+      </c>
+      <c r="E40" t="s">
+        <v>148</v>
+      </c>
+      <c r="F40" t="s">
+        <v>26</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="H40" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" t="s">
+        <v>163</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>10</v>
+      </c>
+      <c r="D41" t="s">
+        <v>164</v>
+      </c>
+      <c r="E41" t="s">
+        <v>165</v>
+      </c>
+      <c r="F41" t="s">
+        <v>13</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="H41" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" t="s">
+        <v>168</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
+        <v>17</v>
+      </c>
+      <c r="D42" t="s">
+        <v>164</v>
+      </c>
+      <c r="E42" t="s">
+        <v>165</v>
+      </c>
+      <c r="F42" t="s">
+        <v>13</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="H42" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" t="s">
+        <v>171</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
+        <v>21</v>
+      </c>
+      <c r="D43" t="s">
+        <v>164</v>
+      </c>
+      <c r="E43" t="s">
+        <v>165</v>
+      </c>
+      <c r="F43" t="s">
+        <v>13</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="H43" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" t="s">
+        <v>174</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
+        <v>25</v>
+      </c>
+      <c r="D44" t="s">
+        <v>164</v>
+      </c>
+      <c r="E44" t="s">
+        <v>165</v>
+      </c>
+      <c r="F44" t="s">
+        <v>13</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="H44" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" t="s">
+        <v>177</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
+        <v>10</v>
+      </c>
+      <c r="D45" t="s">
+        <v>178</v>
+      </c>
+      <c r="E45" t="s">
+        <v>179</v>
+      </c>
+      <c r="F45" t="s">
+        <v>106</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="H45" t="s">
+        <v>180</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
     <hyperlink ref="G23" r:id="rId22"/>
     <hyperlink ref="G24" r:id="rId23"/>
     <hyperlink ref="G25" r:id="rId24"/>
     <hyperlink ref="G26" r:id="rId25"/>
     <hyperlink ref="G27" r:id="rId26"/>
     <hyperlink ref="G28" r:id="rId27"/>
     <hyperlink ref="G29" r:id="rId28"/>
     <hyperlink ref="G30" r:id="rId29"/>
     <hyperlink ref="G31" r:id="rId30"/>
     <hyperlink ref="G32" r:id="rId31"/>
     <hyperlink ref="G33" r:id="rId32"/>
     <hyperlink ref="G34" r:id="rId33"/>
+    <hyperlink ref="G35" r:id="rId34"/>
+    <hyperlink ref="G36" r:id="rId35"/>
+    <hyperlink ref="G37" r:id="rId36"/>
+    <hyperlink ref="G38" r:id="rId37"/>
+    <hyperlink ref="G39" r:id="rId38"/>
+    <hyperlink ref="G40" r:id="rId39"/>
+    <hyperlink ref="G41" r:id="rId40"/>
+    <hyperlink ref="G42" r:id="rId41"/>
+    <hyperlink ref="G43" r:id="rId42"/>
+    <hyperlink ref="G44" r:id="rId43"/>
+    <hyperlink ref="G45" r:id="rId44"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>