--- v0 (2026-02-04)
+++ v1 (2026-05-05)
@@ -10,506 +10,518 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="312" uniqueCount="153">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="312" uniqueCount="157">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
-    <t>Projeto de Lei</t>
+    <t>Projeto de Lei ordinária</t>
+  </si>
+  <si>
+    <t>FABIANO LIRA</t>
+  </si>
+  <si>
+    <t>http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/44/projeto_de_lei_001-2024.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A APICULTURA, O REGASTE, A CAPTURA E A REMOÇÃO DE ABELHAS SILVESTRE NATIVAS (meliponíneos) E DA ABELHA DOMÉSTICA COM COM FERRÃO (apis malífera) NO MUNICÍPIO DE BREJO DO PIAUÍ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>45</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/45/projeto_de_lei_002_2024_-_autorizacao_torre.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O PODER EXECUTIVO A CONCEDER O DIREITO REAL DE USO/SUPERFÍCIE DE BEM IMÓVEL, UM TERRENO NA ZONA URBANA DA CIDADE DE BREJO DO PIAUÍ, PARA FINS LOCAÇÃO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>63</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>http://sapl.brejodopiaui.pi.leg.br/media/</t>
+  </si>
+  <si>
+    <t>DISPÕES SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO FINANCEIRO DE 2025 E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>51</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/51/projeto_de_lei_003_2024_-_extincao_contratos_enfiteuses.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A EXTINÇÃO DOS CONTRATOS DE ENFITEUSE CONSTITUÍDOS PELO MUNÍPIO DE BREJO DO PIAUÍ, ESTADO DO PIAUÍ, NOS TERMOS DA LEGISLAÇÃO VIGENTE, E DA OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>52</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/52/projeto_de_lei_004_2024_-_programa_jovem_aprendiz.pdf</t>
+  </si>
+  <si>
+    <t>Institui o "Programa Jovem Aprendiz-Passos" no âmbito do Município de Brejo do Piauí - Piauí, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>53</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/53/pl_cred_especial_-_lei_aldir_blanc_-_brejo_do_piaui_1.pdf</t>
+  </si>
+  <si>
+    <t>"AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, PARA INCLUSÃO DE FONTE DE RECURSOS PARA ATENDER AS DESPESAS ORIUNDAS DOS RECURSOS DA LEI ALDIR BLANC", DE ACORDO COM A LEI FEDERAL Nº 4.320, DE 17 DE MARÇO DE 1964.</t>
+  </si>
+  <si>
+    <t>58</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>DARLES</t>
+  </si>
+  <si>
+    <t>http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/58/projeto_de_lei_08-2024.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A INSTITUIÇÃO DO DIA MUNICIPAL DO APICULTOR NO MUNICÍPIO DE BREJO DO PIAUÍ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>59</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>MESA DIRETORA - MD</t>
+  </si>
+  <si>
+    <t>http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/59/projeto_de_lei_09.2024.pdf</t>
+  </si>
+  <si>
+    <t>FIXA O SUBSÍDIO DO PREFEITO, VICE-PREFEITO E SECRETÁRIOS MUNICIPAIS DE BREJO DO PIAUÍ, PARA A LEGISLATURA 2025 A 2028.</t>
+  </si>
+  <si>
+    <t>100</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/100/projeto_de_lei_010_2024_-_regulamente_criterios_div_rec_extraordinarios.pdf</t>
+  </si>
+  <si>
+    <t>Regulamenta os critérios para a divisão dos recursos extraordinários recebidos pelo Município de Brejo Do Piauí à complementação da União ao Fundo de Manutenção e Desenvolvimento do Ensino Fundamental – Fundef que deverão ser rateados entre os profissionais de magistério, conforme disposição do Art. 5o da Emenda Constitucional no 114 de 2021, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>60</t>
+  </si>
+  <si>
+    <t>DL</t>
+  </si>
+  <si>
+    <t>Projeto de Decreto Legislativo</t>
+  </si>
+  <si>
+    <t>MAYCKON NERI</t>
+  </si>
+  <si>
+    <t>http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/60/projeto_de_decreto_leg_02.2024.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A CONCESSÃO DE TÍTULO DE CIDADÃO HONORÁRIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>57</t>
+  </si>
+  <si>
+    <t>JOEL ARGEMIRO</t>
+  </si>
+  <si>
+    <t>http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/57/decreto_legislativo_03.2024.pdf</t>
+  </si>
+  <si>
+    <t>61</t>
+  </si>
+  <si>
+    <t>ARMANDO XAVIER</t>
+  </si>
+  <si>
+    <t>http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/61/projeto_de_decreto_leg_04.2024.pdf</t>
+  </si>
+  <si>
+    <t>64</t>
+  </si>
+  <si>
+    <t>NELSON</t>
+  </si>
+  <si>
+    <t>http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/64/projeto_de_decreto_legislativo_005.2024.pdf</t>
+  </si>
+  <si>
+    <t>95</t>
+  </si>
+  <si>
+    <t>CONSTANCIO</t>
+  </si>
+  <si>
+    <t>http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/95/projeto_de_decreto_legislativo_06.2024.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A CONCESSÃO DE TÍTULO E CIDADÃO HONORÁRIO,  E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>96</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>NESTOR BOA VISTA</t>
+  </si>
+  <si>
+    <t>http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/96/projeto_de_decreto_legislativo_07.2024.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A CONCESSÃO DE TÍTULO E CIDADÃO HONORÁRIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>97</t>
+  </si>
+  <si>
+    <t>VAVAZINHO</t>
+  </si>
+  <si>
+    <t>http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/97/projeto_de_decreto_legislativo_08.2024.pdf</t>
+  </si>
+  <si>
+    <t>98</t>
+  </si>
+  <si>
+    <t>BARBOSA</t>
+  </si>
+  <si>
+    <t>http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/98/projeto_de_decreto_legislativo_09.2024.pdf</t>
+  </si>
+  <si>
+    <t>101</t>
+  </si>
+  <si>
+    <t>ALEXANDRE CHAVES</t>
+  </si>
+  <si>
+    <t>http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/101/projeto_de_decreto_legislativo_10.2024.pdf</t>
+  </si>
+  <si>
+    <t>47</t>
+  </si>
+  <si>
+    <t>REQ</t>
+  </si>
+  <si>
+    <t>Requerimento</t>
+  </si>
+  <si>
+    <t>http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/47/req_-_01-_2024.pdf</t>
+  </si>
+  <si>
+    <t>REQUERENDO-LHE:  A INSTALAÇÃO DE POSTES COM LUMINÁRIAS NO CEMITÉRIO MUNDO NOVO NA CIDADE DE BREJO DO PIAUÍ-(PI).</t>
+  </si>
+  <si>
+    <t>46</t>
+  </si>
+  <si>
+    <t>http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/46/requerimento_02.2024.pdf</t>
+  </si>
+  <si>
+    <t>REQUER da prefeitura municipal a construção de um AUDITÓRIO PÚBLICO, na cidade de Brejo do Piauí (PI).</t>
+  </si>
+  <si>
+    <t>49</t>
+  </si>
+  <si>
+    <t>http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/49/requerimento_03.2024.pdf</t>
+  </si>
+  <si>
+    <t>REQUERENDO-LHE: Uma praça na capela nossa senhora de Fátima, na Localidade Maravilha.</t>
+  </si>
+  <si>
+    <t>54</t>
+  </si>
+  <si>
+    <t>http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/54/requerimento_04-2024.pdf</t>
+  </si>
+  <si>
+    <t>REQUER A CONSTRUÇÃO DA EXTENSÃO DA RUA BRANDÃO NA ALTURA DA CASA DO VANDINHO, LIGANDO COM A AVENIDA JOSÉ GOMES CHAVES.</t>
+  </si>
+  <si>
+    <t>55</t>
+  </si>
+  <si>
+    <t>http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/55/requerimento_05-2024.pdf</t>
+  </si>
+  <si>
+    <t>REQUER IMPLANTAÇÃO DO ATENDIMENTO MÉDICO NA LOCALIDADE CALEMBRE.</t>
+  </si>
+  <si>
+    <t>62</t>
+  </si>
+  <si>
+    <t>http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/62/requerimento_06.2024.pdf</t>
+  </si>
+  <si>
+    <t>REQUER A CONSTRUÇÃO DE UMA PRAÇA PÚBLICA NA LOCALIDADE TRINDADE.</t>
+  </si>
+  <si>
+    <t>70</t>
+  </si>
+  <si>
+    <t>http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/70/requerimento_07.2024.pdf</t>
+  </si>
+  <si>
+    <t>REQUERENDO-LHE: CALÇAMENTO NO POVOADO SERRA DOS MOURA.</t>
+  </si>
+  <si>
+    <t>69</t>
+  </si>
+  <si>
+    <t>http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/69/requerimento_08.2024.pdf</t>
+  </si>
+  <si>
+    <t>REQUERENDO-LHE SECRETARIA DE ATENDIMENTO À MULHER.</t>
+  </si>
+  <si>
+    <t>66</t>
+  </si>
+  <si>
+    <t>http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/66/requerimento_09.2024.pdf</t>
+  </si>
+  <si>
+    <t>REQUER-LHE CONSTRUÇÃO DE UMA CERCA DE MADEIRA E ARAME PARA O CEMITÉRIO NA LOCALIDADE BAIXA NOVA.</t>
+  </si>
+  <si>
+    <t>68</t>
+  </si>
+  <si>
+    <t>http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/68/requerimento_10.2024.pdf</t>
+  </si>
+  <si>
+    <t>REQUER-LHE A CONSTRUÇÃO DE CALÇAMENTO NA LOCALIDADE BAIXA NOVA.</t>
+  </si>
+  <si>
+    <t>94</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/94/requerimento_11.2024.pdf</t>
+  </si>
+  <si>
+    <t>REQUERENDO-LHE A CONSTRUÇÃO DE UMA PRAÇA PARA A IGREJA NA LOCALIDADE SANTO ANTÔNIO.</t>
+  </si>
+  <si>
+    <t>99</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/99/requerimento_12.2024.pdf</t>
+  </si>
+  <si>
+    <t>REQUERENDO-LHE PERFURAÇÃO DE POÇO NA LOCALIDADE CARAIBINHA.</t>
+  </si>
+  <si>
+    <t>102</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/102/requerimento_13.2024.pdf</t>
+  </si>
+  <si>
+    <t>REQUERENDO-LHE: QUE SEJAM CONSTRUÍDOS BANHEIROS MASCULINO E FEMININO, NAS DEPENDÊNCIAS DO POLIESPORTIVO DA LOCALIDADE BOM LUGAR, ZONA RURAL DESTE MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>106</t>
+  </si>
+  <si>
+    <t>RES</t>
+  </si>
+  <si>
+    <t>Projeto de Resolução</t>
+  </si>
+  <si>
+    <t>http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/106/resolucao_no_01-202420240529_08344182.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A FIXAÇÃO DOS SUBSÍDIOS DOS VEREADORES PARA A LEGISLATURA 2025-2028.</t>
+  </si>
+  <si>
+    <t>107</t>
+  </si>
+  <si>
+    <t>CÂMARA MUNICIPAL - CM</t>
+  </si>
+  <si>
+    <t>http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/107/resolucao_no_02.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A CONCESSÃO DE DIÁRIAS AOS VEREADORES, COMISSIONADOS E DEMAIS SERVIDORES DA CÂMARA MUNICIPAL DE BREJO DO PIAUÍ, DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>108</t>
+  </si>
+  <si>
+    <t>http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/108/resolucao_3_-_2024.pdf</t>
+  </si>
+  <si>
+    <t>MODIFICA A REDAÇÃO DO CAPUT DO ART. 10 E ACRESCENTA PARÁGRAFO 2° AO ART. 19 DA RESOLUÇÃO 001/2019 (REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE BREJO DO PIAUÍ).</t>
+  </si>
+  <si>
+    <t>56</t>
+  </si>
+  <si>
+    <t>PLC</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Complementar</t>
+  </si>
+  <si>
+    <t>http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/56/projeto_de_lei_007_2024_-_altera_a_lei_108-a_2009_perim_urbano.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA A LEI MUNICIPAL N° 108-A/2009, QUE DISPÕES SOBRE A ALTERAÇÃO DOS LIMITES DO PERÍMETRO URBANO DE BREJO DO PIAUÍ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>103</t>
+  </si>
+  <si>
+    <t>http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/103/projeto_de_lei_011_2024_-_altera_a_lei_155-fmas.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA A LEI Nº 155-A QUE DISPÕE SOBRE O SISTEMA ÚNICO DE ASSISTÊNCIA SOCIAL DO MUNICÍPIO DE BREJO DO PIAUÍ E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>PLDO</t>
+  </si>
+  <si>
+    <t>Projeto de Lei de Diretrizes Orçamentária - PLDO</t>
   </si>
   <si>
     <t>Prefeitura Municipal - PM</t>
   </si>
   <si>
-    <t>https://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/44/projeto_de_lei_001-2024.pdf</t>
-[...397 lines deleted...]
-  <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO FINANCEIRO DE 2025, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>PIL</t>
   </si>
   <si>
-    <t>PROJETO DE INDICATIVO DE LEI</t>
-[...2 lines deleted...]
-    <t>https://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/67/projeto_indicativo_de_lei_n_01.2024.pdf</t>
+    <t>Projeto indicativo de lei</t>
+  </si>
+  <si>
+    <t>http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/67/projeto_indicativo_de_lei_n_01.2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DAS CASAS DOS ESTUDANTES UNIVERSITÁRIOS E BREJO DO PIAUÍ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -816,68 +828,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/44/projeto_de_lei_001-2024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/45/projeto_de_lei_002_2024_-_autorizacao_torre.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brejodopiaui.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/51/projeto_de_lei_003_2024_-_extincao_contratos_enfiteuses.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/52/projeto_de_lei_004_2024_-_programa_jovem_aprendiz.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/53/pl_cred_especial_-_lei_aldir_blanc_-_brejo_do_piaui_1.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/56/projeto_de_lei_007_2024_-_altera_a_lei_108-a_2009_perim_urbano.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/58/projeto_de_lei_08-2024.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/59/projeto_de_lei_09.2024.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/100/projeto_de_lei_010_2024_-_regulamente_criterios_div_rec_extraordinarios.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/103/projeto_de_lei_011_2024_-_altera_a_lei_155-fmas.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/60/projeto_de_decreto_leg_02.2024.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/57/decreto_legislativo_03.2024.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/61/projeto_de_decreto_leg_04.2024.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/64/projeto_de_decreto_legislativo_005.2024.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/95/projeto_de_decreto_legislativo_06.2024.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/96/projeto_de_decreto_legislativo_07.2024.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/97/projeto_de_decreto_legislativo_08.2024.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/98/projeto_de_decreto_legislativo_09.2024.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/101/projeto_de_decreto_legislativo_10.2024.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/47/req_-_01-_2024.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/46/requerimento_02.2024.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/49/requerimento_03.2024.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/54/requerimento_04-2024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/55/requerimento_05-2024.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/62/requerimento_06.2024.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/70/requerimento_07.2024.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/69/requerimento_08.2024.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/66/requerimento_09.2024.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/68/requerimento_10.2024.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/94/requerimento_11.2024.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/99/requerimento_12.2024.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/102/requerimento_13.2024.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/106/resolucao_no_01-202420240529_08344182.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/107/resolucao_no_02.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/108/resolucao_3_-_2024.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brejodopiaui.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/67/projeto_indicativo_de_lei_n_01.2024.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/44/projeto_de_lei_001-2024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/45/projeto_de_lei_002_2024_-_autorizacao_torre.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brejodopiaui.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/51/projeto_de_lei_003_2024_-_extincao_contratos_enfiteuses.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/52/projeto_de_lei_004_2024_-_programa_jovem_aprendiz.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/53/pl_cred_especial_-_lei_aldir_blanc_-_brejo_do_piaui_1.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/58/projeto_de_lei_08-2024.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/59/projeto_de_lei_09.2024.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/100/projeto_de_lei_010_2024_-_regulamente_criterios_div_rec_extraordinarios.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/60/projeto_de_decreto_leg_02.2024.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/57/decreto_legislativo_03.2024.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/61/projeto_de_decreto_leg_04.2024.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/64/projeto_de_decreto_legislativo_005.2024.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/95/projeto_de_decreto_legislativo_06.2024.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/96/projeto_de_decreto_legislativo_07.2024.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/97/projeto_de_decreto_legislativo_08.2024.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/98/projeto_de_decreto_legislativo_09.2024.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/101/projeto_de_decreto_legislativo_10.2024.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/47/req_-_01-_2024.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/46/requerimento_02.2024.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/49/requerimento_03.2024.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/54/requerimento_04-2024.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/55/requerimento_05-2024.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/62/requerimento_06.2024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/70/requerimento_07.2024.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/69/requerimento_08.2024.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/66/requerimento_09.2024.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/68/requerimento_10.2024.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/94/requerimento_11.2024.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/99/requerimento_12.2024.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/102/requerimento_13.2024.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/106/resolucao_no_01-202420240529_08344182.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/107/resolucao_no_02.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/108/resolucao_3_-_2024.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/56/projeto_de_lei_007_2024_-_altera_a_lei_108-a_2009_perim_urbano.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/103/projeto_de_lei_011_2024_-_altera_a_lei_155-fmas.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brejodopiaui.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2024/67/projeto_indicativo_de_lei_n_01.2024.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H39"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="44.140625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="35.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="145" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="23.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="144.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -1036,863 +1048,863 @@
       </c>
       <c r="G7" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H7" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
         <v>36</v>
       </c>
       <c r="B8" t="s">
         <v>9</v>
       </c>
       <c r="C8" t="s">
         <v>37</v>
       </c>
       <c r="D8" t="s">
         <v>11</v>
       </c>
       <c r="E8" t="s">
         <v>12</v>
       </c>
       <c r="F8" t="s">
-        <v>13</v>
+        <v>38</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="H8" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D9" t="s">
         <v>11</v>
       </c>
       <c r="E9" t="s">
         <v>12</v>
       </c>
       <c r="F9" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="H9" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B10" t="s">
         <v>9</v>
       </c>
       <c r="C10" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D10" t="s">
         <v>11</v>
       </c>
       <c r="E10" t="s">
         <v>12</v>
       </c>
       <c r="F10" t="s">
-        <v>47</v>
+        <v>13</v>
       </c>
       <c r="G10" s="1" t="s">
         <v>48</v>
       </c>
       <c r="H10" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
         <v>50</v>
       </c>
       <c r="B11" t="s">
         <v>9</v>
       </c>
       <c r="C11" t="s">
+        <v>17</v>
+      </c>
+      <c r="D11" t="s">
         <v>51</v>
       </c>
-      <c r="D11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E11" t="s">
-        <v>12</v>
+        <v>52</v>
       </c>
       <c r="F11" t="s">
-        <v>13</v>
+        <v>53</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="H11" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="B12" t="s">
         <v>9</v>
       </c>
       <c r="C12" t="s">
+        <v>21</v>
+      </c>
+      <c r="D12" t="s">
+        <v>51</v>
+      </c>
+      <c r="E12" t="s">
+        <v>52</v>
+      </c>
+      <c r="F12" t="s">
+        <v>57</v>
+      </c>
+      <c r="G12" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="H12" t="s">
         <v>55</v>
-      </c>
-[...13 lines deleted...]
-        <v>57</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B13" t="s">
         <v>9</v>
       </c>
       <c r="C13" t="s">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="D13" t="s">
-        <v>59</v>
+        <v>51</v>
       </c>
       <c r="E13" t="s">
+        <v>52</v>
+      </c>
+      <c r="F13" t="s">
         <v>60</v>
       </c>
-      <c r="F13" t="s">
+      <c r="G13" s="1" t="s">
         <v>61</v>
       </c>
-      <c r="G13" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H13" t="s">
-        <v>63</v>
+        <v>55</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
+        <v>62</v>
+      </c>
+      <c r="B14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C14" t="s">
+        <v>29</v>
+      </c>
+      <c r="D14" t="s">
+        <v>51</v>
+      </c>
+      <c r="E14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F14" t="s">
+        <v>63</v>
+      </c>
+      <c r="G14" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="B14" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="H14" t="s">
-        <v>63</v>
+        <v>55</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
+        <v>65</v>
+      </c>
+      <c r="B15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" t="s">
+        <v>33</v>
+      </c>
+      <c r="D15" t="s">
+        <v>51</v>
+      </c>
+      <c r="E15" t="s">
+        <v>52</v>
+      </c>
+      <c r="F15" t="s">
         <v>66</v>
       </c>
-      <c r="B15" t="s">
-[...11 lines deleted...]
-      <c r="F15" t="s">
+      <c r="G15" s="1" t="s">
         <v>67</v>
       </c>
-      <c r="G15" s="1" t="s">
+      <c r="H15" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>63</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
         <v>69</v>
       </c>
       <c r="B16" t="s">
         <v>9</v>
       </c>
       <c r="C16" t="s">
-        <v>29</v>
+        <v>70</v>
       </c>
       <c r="D16" t="s">
-        <v>59</v>
+        <v>51</v>
       </c>
       <c r="E16" t="s">
-        <v>60</v>
+        <v>52</v>
       </c>
       <c r="F16" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="H16" t="s">
-        <v>63</v>
+        <v>73</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="B17" t="s">
         <v>9</v>
       </c>
       <c r="C17" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="D17" t="s">
-        <v>59</v>
+        <v>51</v>
       </c>
       <c r="E17" t="s">
-        <v>60</v>
+        <v>52</v>
       </c>
       <c r="F17" t="s">
+        <v>75</v>
+      </c>
+      <c r="G17" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="H17" t="s">
         <v>73</v>
-      </c>
-[...4 lines deleted...]
-        <v>75</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B18" t="s">
         <v>9</v>
       </c>
       <c r="C18" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="D18" t="s">
-        <v>59</v>
+        <v>51</v>
       </c>
       <c r="E18" t="s">
-        <v>60</v>
+        <v>52</v>
       </c>
       <c r="F18" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="H18" t="s">
-        <v>79</v>
+        <v>73</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
         <v>80</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="D19" t="s">
-        <v>59</v>
+        <v>51</v>
       </c>
       <c r="E19" t="s">
-        <v>60</v>
+        <v>52</v>
       </c>
       <c r="F19" t="s">
         <v>81</v>
       </c>
       <c r="G19" s="1" t="s">
         <v>82</v>
       </c>
       <c r="H19" t="s">
-        <v>79</v>
+        <v>55</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
         <v>83</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
-        <v>46</v>
+        <v>10</v>
       </c>
       <c r="D20" t="s">
-        <v>59</v>
+        <v>84</v>
       </c>
       <c r="E20" t="s">
-        <v>60</v>
+        <v>85</v>
       </c>
       <c r="F20" t="s">
-        <v>84</v>
+        <v>81</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="H20" t="s">
-        <v>79</v>
+        <v>87</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
-        <v>51</v>
+        <v>17</v>
       </c>
       <c r="D21" t="s">
-        <v>59</v>
+        <v>84</v>
       </c>
       <c r="E21" t="s">
+        <v>85</v>
+      </c>
+      <c r="F21" t="s">
         <v>60</v>
       </c>
-      <c r="F21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G21" s="1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="H21" t="s">
-        <v>63</v>
+        <v>90</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B22" t="s">
         <v>9</v>
       </c>
       <c r="C22" t="s">
-        <v>10</v>
+        <v>21</v>
       </c>
       <c r="D22" t="s">
-        <v>90</v>
+        <v>84</v>
       </c>
       <c r="E22" t="s">
-        <v>91</v>
+        <v>85</v>
       </c>
       <c r="F22" t="s">
-        <v>87</v>
+        <v>53</v>
       </c>
       <c r="G22" s="1" t="s">
         <v>92</v>
       </c>
       <c r="H22" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
         <v>94</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="D23" t="s">
-        <v>90</v>
+        <v>84</v>
       </c>
       <c r="E23" t="s">
-        <v>91</v>
+        <v>85</v>
       </c>
       <c r="F23" t="s">
-        <v>67</v>
+        <v>63</v>
       </c>
       <c r="G23" s="1" t="s">
         <v>95</v>
       </c>
       <c r="H23" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
         <v>97</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
-        <v>21</v>
+        <v>29</v>
       </c>
       <c r="D24" t="s">
-        <v>90</v>
+        <v>84</v>
       </c>
       <c r="E24" t="s">
-        <v>91</v>
+        <v>85</v>
       </c>
       <c r="F24" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="G24" s="1" t="s">
         <v>98</v>
       </c>
       <c r="H24" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
         <v>100</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
-        <v>25</v>
+        <v>33</v>
       </c>
       <c r="D25" t="s">
-        <v>90</v>
+        <v>84</v>
       </c>
       <c r="E25" t="s">
-        <v>91</v>
+        <v>85</v>
       </c>
       <c r="F25" t="s">
-        <v>70</v>
+        <v>60</v>
       </c>
       <c r="G25" s="1" t="s">
         <v>101</v>
       </c>
       <c r="H25" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
         <v>103</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
-        <v>29</v>
+        <v>70</v>
       </c>
       <c r="D26" t="s">
-        <v>90</v>
+        <v>84</v>
       </c>
       <c r="E26" t="s">
-        <v>91</v>
+        <v>85</v>
       </c>
       <c r="F26" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="G26" s="1" t="s">
         <v>104</v>
       </c>
       <c r="H26" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
         <v>106</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="D27" t="s">
-        <v>90</v>
+        <v>84</v>
       </c>
       <c r="E27" t="s">
-        <v>91</v>
+        <v>85</v>
       </c>
       <c r="F27" t="s">
-        <v>67</v>
+        <v>53</v>
       </c>
       <c r="G27" s="1" t="s">
         <v>107</v>
       </c>
       <c r="H27" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
         <v>109</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="D28" t="s">
-        <v>90</v>
+        <v>84</v>
       </c>
       <c r="E28" t="s">
-        <v>91</v>
+        <v>85</v>
       </c>
       <c r="F28" t="s">
-        <v>77</v>
+        <v>71</v>
       </c>
       <c r="G28" s="1" t="s">
         <v>110</v>
       </c>
       <c r="H28" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
         <v>112</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="D29" t="s">
-        <v>90</v>
+        <v>84</v>
       </c>
       <c r="E29" t="s">
-        <v>91</v>
+        <v>85</v>
       </c>
       <c r="F29" t="s">
-        <v>61</v>
+        <v>75</v>
       </c>
       <c r="G29" s="1" t="s">
         <v>113</v>
       </c>
       <c r="H29" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
         <v>115</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
-        <v>46</v>
+        <v>116</v>
       </c>
       <c r="D30" t="s">
-        <v>90</v>
+        <v>84</v>
       </c>
       <c r="E30" t="s">
-        <v>91</v>
+        <v>85</v>
       </c>
       <c r="F30" t="s">
-        <v>77</v>
+        <v>53</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="H30" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
-        <v>51</v>
+        <v>120</v>
       </c>
       <c r="D31" t="s">
-        <v>90</v>
+        <v>84</v>
       </c>
       <c r="E31" t="s">
-        <v>91</v>
+        <v>85</v>
       </c>
       <c r="F31" t="s">
-        <v>81</v>
+        <v>63</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="H31" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>55</v>
+        <v>124</v>
       </c>
       <c r="D32" t="s">
-        <v>90</v>
+        <v>84</v>
       </c>
       <c r="E32" t="s">
-        <v>91</v>
+        <v>85</v>
       </c>
       <c r="F32" t="s">
-        <v>61</v>
+        <v>81</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="H32" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
-        <v>125</v>
+        <v>10</v>
       </c>
       <c r="D33" t="s">
-        <v>90</v>
+        <v>128</v>
       </c>
       <c r="E33" t="s">
-        <v>91</v>
+        <v>129</v>
       </c>
       <c r="F33" t="s">
-        <v>70</v>
+        <v>43</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>126</v>
+        <v>130</v>
       </c>
       <c r="H33" t="s">
-        <v>127</v>
+        <v>131</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
+        <v>132</v>
+      </c>
+      <c r="B34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C34" t="s">
+        <v>17</v>
+      </c>
+      <c r="D34" t="s">
         <v>128</v>
       </c>
-      <c r="B34" t="s">
-[...2 lines deleted...]
-      <c r="C34" t="s">
+      <c r="E34" t="s">
         <v>129</v>
       </c>
-      <c r="D34" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F34" t="s">
-        <v>87</v>
+        <v>133</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
       <c r="H34" t="s">
-        <v>131</v>
+        <v>135</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>132</v>
+        <v>136</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>10</v>
+        <v>21</v>
       </c>
       <c r="D35" t="s">
+        <v>128</v>
+      </c>
+      <c r="E35" t="s">
+        <v>129</v>
+      </c>
+      <c r="F35" t="s">
         <v>133</v>
       </c>
-      <c r="E35" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G35" s="1" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="H35" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="D36" t="s">
-        <v>133</v>
+        <v>140</v>
       </c>
       <c r="E36" t="s">
-        <v>134</v>
+        <v>141</v>
       </c>
       <c r="F36" t="s">
-        <v>47</v>
+        <v>13</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="H36" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
+        <v>144</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
+        <v>17</v>
+      </c>
+      <c r="D37" t="s">
+        <v>140</v>
+      </c>
+      <c r="E37" t="s">
         <v>141</v>
       </c>
-      <c r="B37" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F37" t="s">
-        <v>47</v>
+        <v>13</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="H37" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
         <v>21</v>
       </c>
       <c r="D38" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="E38" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="F38" t="s">
-        <v>13</v>
+        <v>150</v>
       </c>
       <c r="G38" s="1" t="s">
         <v>22</v>
       </c>
       <c r="H38" t="s">
-        <v>147</v>
+        <v>151</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>148</v>
+        <v>152</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
         <v>10</v>
       </c>
       <c r="D39" t="s">
-        <v>149</v>
+        <v>153</v>
       </c>
       <c r="E39" t="s">
-        <v>150</v>
+        <v>154</v>
       </c>
       <c r="F39" t="s">
-        <v>81</v>
+        <v>75</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>151</v>
+        <v>155</v>
       </c>
       <c r="H39" t="s">
-        <v>152</v>
+        <v>156</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>