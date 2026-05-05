--- v0 (2026-02-04)
+++ v1 (2026-05-05)
@@ -48,384 +48,384 @@
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
-    <t>Projeto de Lei</t>
+    <t>Projeto de Lei ordinária</t>
   </si>
   <si>
     <t>Prefeitura Municipal - PM</t>
   </si>
   <si>
-    <t>https://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/10/projeto_de_lei_municipal_n_003_2023.pdf</t>
+    <t>http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/10/projeto_de_lei_municipal_n_003_2023.pdf</t>
   </si>
   <si>
     <t>Institui a Politica Municipal de Mitigação dos Efeitos das Mudanças Climáticas, com vistas á implantação de Princípios, Diretrizes, Objetivos, Ações, Programas e dá outras providências.</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/15/pl_010-2023.pdf</t>
+    <t>http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/15/pl_010-2023.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO A DOAR IMÓVEL AO GOVERNO DO ESTADO DO PIAUÍ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/16/projeto_de_lei_011_2023_autorizacao_credito_bb_1.pdf</t>
+    <t>http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/16/projeto_de_lei_011_2023_autorizacao_credito_bb_1.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a contratar operação de crédito com o BANCO DO BRASIL S.A., e dá outras providências”.</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/17/projeto_de_lei_012-2023.pdf</t>
+    <t>http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/17/projeto_de_lei_012-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir Crédito Adicional Especial no orçamento vigente, no valor de R$ 1.500.000,00 (um milhão e quinhentos mil reais), e a projetos específicos para viabilizar a execução para o fim a que se destina e dá outras providências.</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/18/oficio_n_093_2023_gp.pdf</t>
+    <t>http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/18/oficio_n_093_2023_gp.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Conselho Municipal de Desenvolvimento Rural Sustentável, cria o Fundo Municipal de Desenvolvimento Rural Sustentável, e dá outras providências.</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/19/projeto_de_lei_014_2023_-_credito_adicional_especial_-_lei_paulo_gustavo.pdf</t>
+    <t>http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/19/projeto_de_lei_014_2023_-_credito_adicional_especial_-_lei_paulo_gustavo.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo a abrir Crédito adicional Especial no Orçamento de 2023, e dá outras providências.</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/20/projeto_de_lei_015_2023_-_2_piso_enfermagem.pdf</t>
+    <t>http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/20/projeto_de_lei_015_2023_-_2_piso_enfermagem.pdf</t>
   </si>
   <si>
     <t>Autoriza o chefe do Poder executivo a fixar o valor do Piso Salarial Nacional do enfermeiro, do técnico de enfermagem, do auxiliar de enfermagem e da parteira, conforme Lei Federal nº 14.434, de 04 e agosto de 2022, Emenda Constitucional 127, de 22 de dezembro de 2022, Portaria GM/MS nº 1.135, de 16 de agosto de 2023, Portaria GM/MS nº 1.063, de 08 de agosto de 2023, e estabelece outras providências.</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/36/projeto_de_lei_complementar_n016.pdf</t>
+    <t>http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/36/projeto_de_lei_complementar_n016.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÕES DA LEI COMPLEMENTAR N° 207/2021 DE 16/12/2021, NOVO CÓDIGO TRIBUTÁRIO  MUNICIPAL E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/117/2023_projeto_loa_-_brejo_do_piaui_-_assinado.pdf</t>
+    <t>http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/117/2023_projeto_loa_-_brejo_do_piaui_-_assinado.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA AS DESPESAS DA ADMINISTRAÇÃO DIRETA E INDIRETA DO MUNICÍPIO DE BREJO DO PIAUÍ, PARA O EXERCÍCIO FINANCEIRO DE 2023.</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/27/projeto_de_lei_024_2023_-_altera_a_lei_125_2011.pdf</t>
+    <t>http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/27/projeto_de_lei_024_2023_-_altera_a_lei_125_2011.pdf</t>
   </si>
   <si>
     <t>ALTERA LEI MUNICIPAL Nº 125/2011, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>ADENILTON TORRES - A.T.</t>
-[...2 lines deleted...]
-    <t>https://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/31/projeto_de_lei_n025.pdf</t>
+    <t>ARMANDO XAVIER</t>
+  </si>
+  <si>
+    <t>http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/31/projeto_de_lei_n025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE LOGRADOUROS PÚBLICOS DO MUNICÍPIO DE BREJO PIAUÍ, DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>Verª Nilda Novais - NV</t>
-[...2 lines deleted...]
-    <t>https://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/32/projeto_de_lei_n_26_2023.pdf</t>
+    <t>MAYCKON NERI</t>
+  </si>
+  <si>
+    <t>http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/32/projeto_de_lei_n_26_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de logradouros públicos do município de Brejo do Piauí, e dá outras providências.</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>VER. GENILSON GONÇALVES - GG</t>
-[...2 lines deleted...]
-    <t>https://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/38/projeto_de_lei_027_-_ver_genilson_goncalves.pdf</t>
+    <t>NESTOR BOA VISTA</t>
+  </si>
+  <si>
+    <t>http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/38/projeto_de_lei_027_-_ver_genilson_goncalves.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre denominação de Logradouros Públicos do Município de Brejo do Piauí, e dá outras providências.</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>VER. ALCEANO LIMA - AL</t>
-[...2 lines deleted...]
-    <t>https://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/33/projeto_de_lei_n_028_alceano.pdf</t>
+    <t>VAVAZINHO</t>
+  </si>
+  <si>
+    <t>http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/33/projeto_de_lei_n_028_alceano.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE LOGRADOUROS PÚBLICOS DO MUNICÍPIO DE BREJO DO PIAUÍ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>VER. MAYCKON NERI - ver. MN</t>
-[...2 lines deleted...]
-    <t>https://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/34/projeto_de_lei_n_029.pdf</t>
+    <t>ALEXANDRE CHAVES</t>
+  </si>
+  <si>
+    <t>http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/34/projeto_de_lei_n_029.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE LOGRADOUROS PÚBLICOS DO MUNICÍPIO DE BREJO DO PIAUÍ,E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>Ver.ª SEBASTIANA CASTRO - SC</t>
-[...2 lines deleted...]
-    <t>https://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/35/projeto_de_lei_n030.pdf</t>
+    <t>NELSON</t>
+  </si>
+  <si>
+    <t>http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/35/projeto_de_lei_n030.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre denominação de Logradouros Públicos do Município de Brejo do Piauí, E dá outras providências.</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>VER. ALEXANDRE CHAVES - AC</t>
-[...2 lines deleted...]
-    <t>https://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/37/projeto_de_lei_031_-_ver_alexandre_chaves.pdf</t>
+    <t>CONSTANCIO</t>
+  </si>
+  <si>
+    <t>http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/37/projeto_de_lei_031_-_ver_alexandre_chaves.pdf</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>VER. ARMANDO XAVIER DA COSTA - AX</t>
-[...2 lines deleted...]
-    <t>https://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/40/projeto_de_lei_denominacao_de_ruas_33.docx</t>
+    <t>BARBOSA</t>
+  </si>
+  <si>
+    <t>http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/40/projeto_de_lei_denominacao_de_ruas_33.docx</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/42/projeto__de_lei_034_2023.pdf</t>
+    <t>http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/42/projeto__de_lei_034_2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE LOGRADOUROS PÚBLICOS DO MUNICÍPIO DE BREJO DO PIAUÍ, E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/43/projeto_de_lei_035.pdf</t>
+    <t>http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/43/projeto_de_lei_035.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE LOGRADOUROS PÚBLICOS DO MUNICÍPIO DE BREJO DO PIAUÍ,E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/39/req_parlamentar_01.pdf</t>
+    <t>http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/39/req_parlamentar_01.pdf</t>
   </si>
   <si>
     <t>REQUER CONSTRUÇÃO DE PRAÇA PÚBLICA NA LOCALIDADE CALEMBRE.</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/41/requerimento_no_10.pdf</t>
+    <t>http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/41/requerimento_no_10.pdf</t>
   </si>
   <si>
     <t>REQUER A CONSTRUÇÃO DE UM BANHEIRO NA PRAÇA ACADEMIA PÚBLICA, VALDENOR FERREIRA DA SILVA, PARA ATENDER A POPULAÇÃO QUE ALI ESTEJAM SE EXERCITANDO, NA CIDADE DE BREJO DO PIAUÍ PI.</t>
   </si>
   <si>
     <t>RP</t>
   </si>
   <si>
-    <t>Requerimento Parlamentar</t>
-[...2 lines deleted...]
-    <t>https://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/14/req_parlamentar_01.pdf</t>
+    <t>-</t>
+  </si>
+  <si>
+    <t>http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/14/req_parlamentar_01.pdf</t>
   </si>
   <si>
     <t>REQUERENDO-LHE a construção de uma praça pública na Localidade Calembre, Zona Rural de Brejo do Piauí (PI).</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/13/requerimento_02.pdf</t>
+    <t>http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/13/requerimento_02.pdf</t>
   </si>
   <si>
     <t>REQUERENDO-LHE a construção de uma Quadra Pública de Futebol de areia e uma Quadra Pública de Vôlei de praia na cidade de Brejo do Piauí (PI).</t>
   </si>
   <si>
-    <t>https://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/11/req_parlamentar_03_-20230512_10090604.pdf</t>
+    <t>http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/11/req_parlamentar_03_-20230512_10090604.pdf</t>
   </si>
   <si>
     <t>REQUER DO SR. PREFEITO A CONSTRUÇÃO DE MURO PARA O CIMITÉRIO MUNICIPAL.</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/24/requerimento_04-2023_nilda.pdf</t>
+    <t>http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/24/requerimento_04-2023_nilda.pdf</t>
   </si>
   <si>
     <t>REQUER REFORMA DO ESGOTO NA RUA MARIA ISABEL DE CARVALHO, EM FRENTE A IGREJA CONGREGAÇÃO CRISTÃ DO BRASIL.</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/25/requerimento__n_05__2023_.pdf</t>
+    <t>http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/25/requerimento__n_05__2023_.pdf</t>
   </si>
   <si>
     <t>REQUER A CONSTRUÇÃO DE UM PRÉDIO PARA A REALIZAÇÃO DE VELÓRIO; DANDO-LHE O NOME DE "VELÓRIO MUNICIPAL " NO MUNICÍPIO DE BREJO DO PIAUÍ (PI).</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.brejodopiaui.pi.leg.br/media/</t>
+    <t>http://sapl.brejodopiaui.pi.leg.br/media/</t>
   </si>
   <si>
     <t>REQUER A CONSTRUÇÃO DE UM PRÉDIO PARA A EXPOSIÇÃO DE PRODUTOS ORIUNDOS DE ARTESANATO COMO DA AGRICULTURA FAMILIAR ,DANDO-LHE O NOME DE "A CASA DO ARTESANATO" DO NOSSO MUNICÍPIO DE BREJO DO PIAUÍ (PI).</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/28/requerimento_n07_2023.pdf</t>
+    <t>http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/28/requerimento_n07_2023.pdf</t>
   </si>
   <si>
     <t>REQUERENDO-LHE A CONSTRUÇÃO DE PARADAS (PONTOS) DE ÔNIBUS NOS PONTOS ESTRATÉGICOS NO BAIRRO JOÃO RIBEIRO DA CRUZ NA CIDADE DE BREJO DO PIAUÍ- (PI).</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/29/requerimento_n08_2023.pdf</t>
+    <t>http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/29/requerimento_n08_2023.pdf</t>
   </si>
   <si>
     <t>REQUERENDO-LHE: A CONSTRUÇÃO DO MURO DO CEMITÉRIO DA LOCALIDADE SERRA DOS MOURAS, INTERIOR DA CIDADE DE BREJO DO PIAUÍ-PI.</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/30/requerimento_n09_2023.pdf</t>
+    <t>http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/30/requerimento_n09_2023.pdf</t>
   </si>
   <si>
     <t>REQUERENDO-LHE: A CONSTRUÇÃO DO MURO CEMITÉRIO DA LOCALIDADE CARAIBINHAS, INTERIOR DA CIDADE DE BREJO DO PIAUÍ-PI.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -732,68 +732,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/10/projeto_de_lei_municipal_n_003_2023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/15/pl_010-2023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/16/projeto_de_lei_011_2023_autorizacao_credito_bb_1.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/17/projeto_de_lei_012-2023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/18/oficio_n_093_2023_gp.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/19/projeto_de_lei_014_2023_-_credito_adicional_especial_-_lei_paulo_gustavo.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/20/projeto_de_lei_015_2023_-_2_piso_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/36/projeto_de_lei_complementar_n016.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/117/2023_projeto_loa_-_brejo_do_piaui_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/27/projeto_de_lei_024_2023_-_altera_a_lei_125_2011.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/31/projeto_de_lei_n025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/32/projeto_de_lei_n_26_2023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/38/projeto_de_lei_027_-_ver_genilson_goncalves.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/33/projeto_de_lei_n_028_alceano.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/34/projeto_de_lei_n_029.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/35/projeto_de_lei_n030.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/37/projeto_de_lei_031_-_ver_alexandre_chaves.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/40/projeto_de_lei_denominacao_de_ruas_33.docx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/42/projeto__de_lei_034_2023.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/43/projeto_de_lei_035.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/39/req_parlamentar_01.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/41/requerimento_no_10.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/14/req_parlamentar_01.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/13/requerimento_02.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/11/req_parlamentar_03_-20230512_10090604.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/24/requerimento_04-2023_nilda.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/25/requerimento__n_05__2023_.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brejodopiaui.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/28/requerimento_n07_2023.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/29/requerimento_n08_2023.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/30/requerimento_n09_2023.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/10/projeto_de_lei_municipal_n_003_2023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/15/pl_010-2023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/16/projeto_de_lei_011_2023_autorizacao_credito_bb_1.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/17/projeto_de_lei_012-2023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/18/oficio_n_093_2023_gp.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/19/projeto_de_lei_014_2023_-_credito_adicional_especial_-_lei_paulo_gustavo.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/20/projeto_de_lei_015_2023_-_2_piso_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/36/projeto_de_lei_complementar_n016.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/117/2023_projeto_loa_-_brejo_do_piaui_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/27/projeto_de_lei_024_2023_-_altera_a_lei_125_2011.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/31/projeto_de_lei_n025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/32/projeto_de_lei_n_26_2023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/38/projeto_de_lei_027_-_ver_genilson_goncalves.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/33/projeto_de_lei_n_028_alceano.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/34/projeto_de_lei_n_029.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/35/projeto_de_lei_n030.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/37/projeto_de_lei_031_-_ver_alexandre_chaves.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/40/projeto_de_lei_denominacao_de_ruas_33.docx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/42/projeto__de_lei_034_2023.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/43/projeto_de_lei_035.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/39/req_parlamentar_01.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/41/requerimento_no_10.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/14/req_parlamentar_01.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/13/requerimento_02.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/11/req_parlamentar_03_-20230512_10090604.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/24/requerimento_04-2023_nilda.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/25/requerimento__n_05__2023_.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brejodopiaui.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/28/requerimento_n07_2023.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/29/requerimento_n08_2023.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2023/30/requerimento_n09_2023.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H32"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="35.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="144.7109375" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="23.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="143.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>