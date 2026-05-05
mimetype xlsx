--- v0 (2026-02-04)
+++ v1 (2026-05-05)
@@ -48,207 +48,207 @@
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
-    <t>Projeto de Lei</t>
+    <t>Projeto de Lei ordinária</t>
   </si>
   <si>
     <t>Prefeitura Municipal - PM</t>
   </si>
   <si>
-    <t>https://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2022/5/protocolo_proj_lei_07-2022.pdf.pdf</t>
+    <t>http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2022/5/protocolo_proj_lei_07-2022.pdf.pdf</t>
   </si>
   <si>
     <t>Instituem no Município de Brejo do Piauí o dia Municipal da Fibromialgia, filas preferencias e vagas de estacionamento preferencial.</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2022/7/protocolo_proj_lei_08-2022.pdf.pdf</t>
+    <t>http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2022/7/protocolo_proj_lei_08-2022.pdf.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a redução de emissão de poluentes por veículos automotores, Produtores Poluentes e dá outras providências.</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2022/8/protocolo_proj_lei_010-2022.pdf.pdf</t>
+    <t>http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2022/8/protocolo_proj_lei_010-2022.pdf.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a política municipal de atendimento a pessoa com transtornos do espectro autista e dá outras providências.</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2022/1/projeto_de_lei_009.2022_-_permuta_imoveis_1.pdf</t>
+    <t>http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2022/1/projeto_de_lei_009.2022_-_permuta_imoveis_1.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PERMUTA, BEM IMÓVEL DO MUNICÍPIO DE BREJO DO PIAUÍ, LOCALIZADA NA RODOVIAL ESTADUAL-PI 140, BAIRRO MATIAS RIBEIRO DA CRUZ, POR ÁREA PARTICULAR, NO ATENDIMENTO DO INTERESSE PÚBLICO, CONFORME ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2022/4/projeto_de_lei_012_2022_-lei_meritocracia_e_desempenho.pdf</t>
+    <t>http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2022/4/projeto_de_lei_012_2022_-lei_meritocracia_e_desempenho.pdf</t>
   </si>
   <si>
     <t>Institui a Feira Livre Municipal da Agricultura Familiar e Artesanato no Município de Brejo do Piauí e dá outras Providências.</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2022/3/protocolo_proj_lei_014-2022.pdf</t>
+    <t>http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2022/3/protocolo_proj_lei_014-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a regularização fundiária Urbana no município de Brejo do Piauí, e dá outas providências.</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.brejodopiaui.pi.leg.br/media/</t>
+    <t>http://sapl.brejodopiaui.pi.leg.br/media/</t>
   </si>
   <si>
     <t>"AUTORIZA O CHEFE DO PODER EXECUTIVO E LEGISLATIVA MUNICIPAL A CONCEDER 01 (UM) DIA DE FOLGA REMUNERADA AOS SERVIDORES PÚBLICOS MUNICIPAIS EFETIVOS, NA DATA DE SEUS RESPECTIVOS ANIVERSÁRIOS E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2022/2/projeto_de_lei_016_2022_-lei_meritocracia_e_desempenho.pdf</t>
+    <t>http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2022/2/projeto_de_lei_016_2022_-lei_meritocracia_e_desempenho.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do processo de seleção meritocrática da gestão escolar do Município de Brejo do Piauí(PI), na forma que especifica, e dá outras providências.</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2022/6/protocolo_proj_lei_09-2022.pdf.pdf</t>
+    <t>http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2022/6/protocolo_proj_lei_09-2022.pdf.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação do prédio público da ESCOLA CRECHE - TIPO II DO PROGRAMA PRO INFÂNCIA de Brejo do Piauí.</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>VER. GENILSON GONÇALVES - GG</t>
-[...2 lines deleted...]
-    <t>https://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2022/71/01.2022.pdf</t>
+    <t>NESTOR BOA VISTA</t>
+  </si>
+  <si>
+    <t>http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2022/71/01.2022.pdf</t>
   </si>
   <si>
     <t>CONFECÇÃO DE UNIFORMES (CAMISAS) PARA OS SERVIDORES DA UNIDADE BÁSICA DE SAÚDE MUNICIPAL (UBS).</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>VER. MAYCKON NERI - ver. MN</t>
-[...2 lines deleted...]
-    <t>https://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2022/72/02.2022.pdf</t>
+    <t>ALEXANDRE CHAVES</t>
+  </si>
+  <si>
+    <t>http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2022/72/02.2022.pdf</t>
   </si>
   <si>
     <t>HOMENAGEM DE CONGRATULAÇÕES AOS SERVIDORES PÚBLICOS POR SEUS SERVIÇOS PRESTADOS AO MUNICÍPIO, NO ANO DE INÍCIO DE SUA APOSENTADORIA.</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2022/73/03.2022.pdf</t>
+    <t>http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2022/73/03.2022.pdf</t>
   </si>
   <si>
     <t>SUGERE AO PODE EXECUTIVO QUE SEJA CRIADO E COLOCADO "LETREIRO TURÍSTICO" COM A INSCRIÇÃO "#BREJO-PI" OU "EU AMO BREJO-PI". O LETREIRO PODERÁ SER COLOCADO EM LOCAL A SER DEFINIDO, OU COMO SUGESTÃO NAS PRINCIPAIS PRAÇAS DA CIDADE.</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>Verª Nilda Novais - NV</t>
-[...2 lines deleted...]
-    <t>https://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2022/74/04.2022.pdf</t>
+    <t>MAYCKON NERI</t>
+  </si>
+  <si>
+    <t>http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2022/74/04.2022.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE PLACAS DE SINALIZAÇÃO, COM INDICAÇÃO DAS LOCALIDADES RURAIS EM TRECHO DA PI - 141, E EM DEMAIS ESTRADAS VICINAIS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2022/75/05.2022.pdf</t>
+    <t>http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2022/75/05.2022.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE QUEBRA-MOLAS NO TRECHO DE CALÇAMENTO DO ASSENTAMENTO NOVO MUNDO.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -555,68 +555,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2022/5/protocolo_proj_lei_07-2022.pdf.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2022/7/protocolo_proj_lei_08-2022.pdf.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2022/8/protocolo_proj_lei_010-2022.pdf.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2022/1/projeto_de_lei_009.2022_-_permuta_imoveis_1.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2022/4/projeto_de_lei_012_2022_-lei_meritocracia_e_desempenho.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2022/3/protocolo_proj_lei_014-2022.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brejodopiaui.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2022/2/projeto_de_lei_016_2022_-lei_meritocracia_e_desempenho.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2022/6/protocolo_proj_lei_09-2022.pdf.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2022/71/01.2022.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2022/72/02.2022.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2022/73/03.2022.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2022/74/04.2022.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2022/75/05.2022.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2022/5/protocolo_proj_lei_07-2022.pdf.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2022/7/protocolo_proj_lei_08-2022.pdf.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2022/8/protocolo_proj_lei_010-2022.pdf.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2022/1/projeto_de_lei_009.2022_-_permuta_imoveis_1.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2022/4/projeto_de_lei_012_2022_-lei_meritocracia_e_desempenho.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2022/3/protocolo_proj_lei_014-2022.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brejodopiaui.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2022/2/projeto_de_lei_016_2022_-lei_meritocracia_e_desempenho.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2022/6/protocolo_proj_lei_09-2022.pdf.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2022/71/01.2022.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2022/72/02.2022.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2022/73/03.2022.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2022/74/04.2022.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2022/75/05.2022.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="29.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="129.42578125" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="23.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="128.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="241.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>