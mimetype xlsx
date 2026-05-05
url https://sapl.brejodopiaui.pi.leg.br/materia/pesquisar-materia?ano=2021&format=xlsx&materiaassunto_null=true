--- v0 (2026-02-04)
+++ v1 (2026-05-05)
@@ -51,243 +51,243 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>VER. ARMANDO XAVIER DA COSTA - AX</t>
-[...2 lines deleted...]
-    <t>https://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2021/76/requerimento_01_2021.pdf</t>
+    <t>BARBOSA</t>
+  </si>
+  <si>
+    <t>http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2021/76/requerimento_01_2021.pdf</t>
   </si>
   <si>
     <t>PASSAGEM MOLHADA DA LOCALIDADE CARRAPICHO.</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2021/77/requerimento_02_2021.pdf</t>
+    <t>http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2021/77/requerimento_02_2021.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA PONTE NA LOCALIDADE BOM LUGAR.</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2021/78/requerimento_03_2021.pdf</t>
+    <t>http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2021/78/requerimento_03_2021.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE PONTE OU PASSAGEM MOLHADA NA LOCALIDADE CARAIBINHA.</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>VER. MAYCKON NERI - ver. MN</t>
-[...2 lines deleted...]
-    <t>https://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2021/79/requerimento_04_2021.pdf</t>
+    <t>ALEXANDRE CHAVES</t>
+  </si>
+  <si>
+    <t>http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2021/79/requerimento_04_2021.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIA, DE IMEDIATO, UMA OPERAÇÃO TAPA BURACO NA AVENIDA JOSÉ GOMES CHAVES, EM TODA A SUA EXTENSÃO DENTRO DO PERÍMETRO URBANO DESTA CIDADE DE BREJO DO PIAUÍ-PI.</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2021/80/requerimento_05_2021.pdf</t>
+    <t>http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2021/80/requerimento_05_2021.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO E REFORMA DE LOMBADAS NA AVENIDA JOSÉ GOMES CHAVES;</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>VER. DARLES DA COSTA SILVA - DC</t>
-[...2 lines deleted...]
-    <t>https://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2021/81/requerimento_06_2021.pdf</t>
+    <t>JOEL ARGEMIRO</t>
+  </si>
+  <si>
+    <t>http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2021/81/requerimento_06_2021.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DA ESTRADA QUE LIGA A LOCALIDADE SANTO ANTÔNIO AO POVOADO PIRIPIRI, PELA CHAPADA DO CONDURU.</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2021/82/requerimento_07_2021.pdf</t>
+    <t>http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2021/82/requerimento_07_2021.pdf</t>
   </si>
   <si>
     <t>QUE O SENHOR PREFEITO SOLICITE AO GOVERNO DO ESTADO, ATRAVÉS DA SDR, CONCLUSÃO DO MATADOURO PÚBICO EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>VER. ALEXANDRE CHAVES - AC</t>
-[...2 lines deleted...]
-    <t>https://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2021/90/requerimento_08_2021.pdf</t>
+    <t>CONSTANCIO</t>
+  </si>
+  <si>
+    <t>http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2021/90/requerimento_08_2021.pdf</t>
   </si>
   <si>
     <t>QUE A PREFEITURA MUNICIPAL, BASEADO NA LEI 108/2008 (DE 30 DE MARÇO DE 2009), FAÇA A RETIRADA DOS ANIMAIS SOLTOS DAS RUAS DA CIDADE.</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>VER. GENILSON GONÇALVES - GG</t>
-[...2 lines deleted...]
-    <t>https://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2021/83/requerimento_09_2021.pdf</t>
+    <t>NESTOR BOA VISTA</t>
+  </si>
+  <si>
+    <t>http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2021/83/requerimento_09_2021.pdf</t>
   </si>
   <si>
     <t>1) CONSTRUÇÃO DE PASSAGEM MOLHADA COM BUEIRO, NA LOCALIDADE LAGOA DE OUTRA BANDA._x000D_
 2) CONSTRUÇÃO DE UMA PASSAGEM MOLHADA COM BUEIRO, NA BARRA, NA LOCALIDADE SANTO ANTÔNIO.</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2021/84/requerimento_10_2021.pdf</t>
+    <t>http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2021/84/requerimento_10_2021.pdf</t>
   </si>
   <si>
     <t>QUE SEJAM PRIORIZADAS, NO PLANO MUNICIPAL DE VACINAÇÃO CONTRA A COVID-19, OS PROFISSIONAIS QUE COLABORAM NA LIMPEZA PÚBLICA E NA COLETA DO LIXO DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>ADENILTON TORRES - A.T.</t>
-[...2 lines deleted...]
-    <t>https://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2021/85/requerimento_11_2021.pdf</t>
+    <t>ARMANDO XAVIER</t>
+  </si>
+  <si>
+    <t>http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2021/85/requerimento_11_2021.pdf</t>
   </si>
   <si>
     <t>1) FISCALIZAR ATRAVÉS DA VIGILÂNCIA SANITÁRIA O DESCARREGO DE LIXO DOMICILIAR FEITO POR POPULARES AS MARGENS DA RODOVIA PI-141, SENTIDO CANTO DO BURITI, QUE DÁ ACESSO A NOSSA CIDADE;_x000D_
 2) PROVIDENCIAR LOCAL ADEQUADO PARA O DESCARTE DOS RESÍDUOS SÓLIDOS E LIXO DOMICILIAR E HOSPITALAR EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2021/86/requerimento_12_2021.pdf</t>
+    <t>http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2021/86/requerimento_12_2021.pdf</t>
   </si>
   <si>
     <t>- QUE SEJAM TROCADOS OS REFLETORES E AS LÂMPADAS DO POLIESPORTIVO._x000D_
 - A ADMISSÃO DE UM VIGIA; SE POSSÍVEL O SENHOR PREFEITO FOR AO DEPARTAMENTO COMPETENTE EM TERESINA, EM BUSCA DE UM RECURSO PARA A REFORMA DO MESMO.</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2021/87/requerimento_13_2021.pdf</t>
+    <t>http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2021/87/requerimento_13_2021.pdf</t>
   </si>
   <si>
     <t>- REQUERENDO-LHE: QUE SEJAM PRIORIZADOS, NO PLANO MUNICIPAL DE VACINAÇÃO CONTRA A COVID-19, OS COMERCIANTES E FUNCIONÁRIOS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>Verª Nilda Novais - NV</t>
-[...2 lines deleted...]
-    <t>https://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2021/88/requerimento_14_2021.pdf</t>
+    <t>MAYCKON NERI</t>
+  </si>
+  <si>
+    <t>http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2021/88/requerimento_14_2021.pdf</t>
   </si>
   <si>
     <t>PODA DAS ÁRVORES NAS RUAS DA CIDADE DE BREJO DO PIAUÍ.</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2021/89/requerimento_n_015_2021.pdf</t>
+    <t>http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2021/89/requerimento_n_015_2021.pdf</t>
   </si>
   <si>
     <t>QUE SEJAM FEITA A LIMPEZA E A TERRAPLANAGEM DOS CAMPOS DE FUTEBOL DAS LOCALIDADES E POVOADOS DO NOSSO MUNICÍPIO.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -594,68 +594,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2021/76/requerimento_01_2021.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2021/77/requerimento_02_2021.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2021/78/requerimento_03_2021.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2021/79/requerimento_04_2021.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2021/80/requerimento_05_2021.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2021/81/requerimento_06_2021.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2021/82/requerimento_07_2021.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2021/90/requerimento_08_2021.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2021/83/requerimento_09_2021.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2021/84/requerimento_10_2021.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2021/85/requerimento_11_2021.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2021/86/requerimento_12_2021.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2021/87/requerimento_13_2021.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2021/88/requerimento_14_2021.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2021/89/requerimento_n_015_2021.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2021/76/requerimento_01_2021.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2021/77/requerimento_02_2021.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2021/78/requerimento_03_2021.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2021/79/requerimento_04_2021.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2021/80/requerimento_05_2021.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2021/81/requerimento_06_2021.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2021/82/requerimento_07_2021.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2021/90/requerimento_08_2021.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2021/83/requerimento_09_2021.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2021/84/requerimento_10_2021.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2021/85/requerimento_11_2021.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2021/86/requerimento_12_2021.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2021/87/requerimento_13_2021.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2021/88/requerimento_14_2021.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brejodopiaui.pi.leg.br/media/sapl/public/materialegislativa/2021/89/requerimento_n_015_2021.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="35.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="101" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="18.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="100.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="183.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>